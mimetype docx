--- v0 (2025-12-06)
+++ v1 (2026-05-08)
@@ -1,132 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00F36129" w:rsidRPr="00F36129" w:rsidRDefault="00F36129" w:rsidP="00F36129">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F36129">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-        <w:t xml:space="preserve">Александр Валентинович </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F36129">
+        <w:t>Аляксандр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-        <w:t>Патлис</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F36129">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t>Валянцінавіч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>Патлі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00F36129">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="006E6C71" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="be-BY"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06346226" wp14:editId="22A604AD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B861219" wp14:editId="61713799">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>5715</wp:posOffset>
+              <wp:posOffset>158115</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>66675</wp:posOffset>
+              <wp:posOffset>219075</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2639060" cy="3943350"/>
             <wp:effectExtent l="190500" t="190500" r="389890" b="381000"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="1091" y="-1043"/>
                 <wp:lineTo x="-1559" y="-835"/>
                 <wp:lineTo x="-1559" y="21704"/>
                 <wp:lineTo x="-1091" y="22643"/>
                 <wp:lineTo x="624" y="23374"/>
                 <wp:lineTo x="780" y="23583"/>
                 <wp:lineTo x="22296" y="23583"/>
                 <wp:lineTo x="22452" y="23374"/>
                 <wp:lineTo x="24167" y="22643"/>
                 <wp:lineTo x="24635" y="20974"/>
                 <wp:lineTo x="24635" y="835"/>
                 <wp:lineTo x="22296" y="-730"/>
                 <wp:lineTo x="22141" y="-1043"/>
                 <wp:lineTo x="1091" y="-1043"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Рисунок 1" descr="Alexander Patlis, musician and preacher, Russia and Belarus.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -143,873 +185,6054 @@
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2639060" cy="3943350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:glow rad="101600">
-                        <a:schemeClr val="accent4">
+                        <a:srgbClr val="8064A2">
                           <a:satMod val="175000"/>
                           <a:alpha val="40000"/>
-                        </a:schemeClr>
+                        </a:srgbClr>
                       </a:glow>
                       <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="333333">
                           <a:alpha val="65000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="009B7544">
-[...45 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аляксандр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009B7544">
-[...6 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Патл</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B7544">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> по семейным обстоятельствам Александр остался в родном городе Гродно. В возрасте девяти лет поступает в городскую музыкальную школу по классу баяна. В 14 лет он поступает в Гродненское музыкальное училище, продолжая обучение на том же инструменте.</w:t>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нарадзіўся</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кастрычніка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1970</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ў </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>заходняй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>частцы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Беларусі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>горадзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Гродна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Рана </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>праяўляе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сябе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> як музыка, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ўзросце</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пяці</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>гадоў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>прайшоўшы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адбор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рэспубліканскую</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> школу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пры</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дзяржаўнай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кансерваторыі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ў </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мінску</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аднак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, па </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сямейных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>абставінах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аляксандр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>застаўся</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ў родным </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>горадзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Гродна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ўзросце</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дзевяці</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>гадоў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>паступае</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ў </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>гарадскую</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>музычную</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> школу па </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>класе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> баяна. У 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>гадоў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ён</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>паступае</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ў </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Гродзенскае</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>музычнае</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вучылішча</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>працягваючы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>навучанне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інструменце</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00EB35A2">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="be-BY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t xml:space="preserve">В возрасте шестнадцати лет он покупает свою первую ударную установку, учится играть на ней. Начинает выступать со своей первой группой на разных концертах и свадьбах, как многие начинающие музыканты. В семнадцать лет он получает приглашение стать вокалистом известной в городе группы «Истина». Музыканты этой группы были старше его, так </w:t>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ва ўзросце шаснаццаці гадоў ён купляе сваю першую ўдарную ўстаноўку, вучыцца іграць на ёй. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Пачынае</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>выступаць</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>са</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сваёй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>першай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>групай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>что</w:t>
+        <w:t>розных</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> работая с ними вместе, Александр получил хороший опыт работы на живых концертах, также участвуя в различных рок-фестивалях и музыкальных конкурсах, в которых их группа неоднократно оказывалась победителем.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>канцэртах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вяселлях</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, як </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>многія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>маладыя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> музыканты. У </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>семнаццаць</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>гадоў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ён</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атрымлівае</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>запрашэнне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стаць</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вакалістам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вядомай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>горадзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>групы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Праўда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Музыкі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>гэтай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>групы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>былі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>старэйшыя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>яго</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, так </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>што</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>працуючы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>імі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разам, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аляксандр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>атрымаў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>добры</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>досвед</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>працы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жывых</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>канцэртах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>таксама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беручы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ўдзел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у розных рок-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>фэстах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>музычных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурсах, у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>якіх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>група</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>неаднаразова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аказвалася</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пераможцам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00EB35A2">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="be-BY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> принципы Александра, само отношение к жизни. За два года службы он провел как музыкант около 200 концертов. В 1991 году уходит в запас в звании младшего сержанта.</w:t>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ва ўзросце 18 гадоў Аляксандра прызываюць у Савецкую армію, у горад Мінск, там ён праходзіць службу ў ваенным ансамблі «Пунсовыя пагоны». Знаходзячыся ў войску, ён упершыню пачынае чытаць Біблію. Гэта моцна ўплывае на яго ўнутраны свет, змяняняе жыццёвыя прынцыпы Аляксандра, само стаўленне да жыцця. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За два гады службы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ён</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>правёў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> як музыка каля 200 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>канцэртаў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. У 1991 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>годзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сыходзіць</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> запас у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>званні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>малодшага</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сяржанта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00EB35A2">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">В этом же году Александр женится на Татьяне </w:t>
-[...19 lines deleted...]
-        <w:t>, которая к тому моменту была его девушкой уже год. В 1992 году у них рождается дочь Анастасия.</w:t>
+        <w:t xml:space="preserve">У </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>гэтым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>годзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аляксандр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жэніцца</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Таццяне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Гал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іноўскай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, якая да </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>таго</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>моманту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> была </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>яго</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дзяўчынай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ўжо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> год. У 1992 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>годзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ў </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нараджаецца</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дачка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Анастасія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00EB35A2">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>В конце 1991 года Александр встречает музыкантов группы «</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">», Игоря Копылова, Вадима </w:t>
+        <w:t xml:space="preserve">У </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>канцы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1991 года </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аляксандр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сустракае</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>музыкаў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гурта «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кэтт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сарк», </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ігара</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Копылова, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Вадзіма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Калацея</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Александра </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аляксандра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Манецкого</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и других. Музыканты принимают решение заниматься совместным творчеством. В тот же период времени они знакомятся с Владимиром Соколом, </w:t>
-[...68 lines deleted...]
-        <w:t>. Эти встречи поменяли не только внутренний мир музыкантов, но и их направление в творчестве.</w:t>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іншых</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Музыкі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>прымаюць</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рашэнне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>займацца</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сумесн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t>ай</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>творчасцю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. У той </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>перыяд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> часу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>яны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>знаёмяцца</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Уладзімірам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сокалам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сандзеем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Адэладжы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Веніямін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t>ам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Брух</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Гэтыя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сустрэчы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>памянялі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>толькі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ўнутраны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> свет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>музыкаў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, але і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кірунак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>творчасці</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00EB35A2">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Яны </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>прымаюць</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рашэнне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>змяніць</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>назву</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>калектыву</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, і 17 мая 1992 года  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>даюць</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> свой </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>першы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>канцэрт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мінску</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> як гурт «Новы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ерусалім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Група</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за час </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>існавання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разам з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аляксандрам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>запісала</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>альбомаў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Песня «Я ведаю </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>каханне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» з альбома «Ну </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>што</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ты </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>думаеш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>гэта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?» </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лепшай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>песняй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года ў </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Беларусі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, а «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Каханне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ў </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>далонях</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» (альбом «Неба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аск</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t>еп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">») стала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лепшай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>песняй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2004 года. У </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>складзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>гэтай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>групы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аляксандрам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> было </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адыграна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>больш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за 1000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>канцэртаў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> як у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Беларусі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, так і ў </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Расіі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ЗША, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>краінах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>концертов</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Е</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> как в </w:t>
-[...26 lines deleted...]
-        <w:t>, так и в России, США, странах Европы и Балтии.</w:t>
+        <w:t>ўропы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Балтыі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00EB35A2">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7544">
-[...6 lines deleted...]
-        <w:t>С сентября 2006 года Александр начал сольную карьеру, в декабре того же года его песня «Для тебя» вошла в сборник лучших песен Беларуси, издаваемый компанией «</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>З</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>верасня</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2006 года </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ал</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>яксандр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пачаў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сольную </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кар'еру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. У</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>снежні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>таго</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ж года </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>яго</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> песня «Для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>цябе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t>ў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вайшла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ў </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зборнік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лепшых</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>песень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Беларусі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>які</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>выдаецца</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кампаніяй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>West</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Records</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">». 21 мая 2008 года в Санкт-Петербурге Александр презентовал свой первый сольный альбом, названный «Второе </w:t>
-[...77 lines deleted...]
-        <w:t>» приняла участие в отборочном туре конкурса «Евровидение 2009», однако уступила по голосованию другим участникам.</w:t>
+        <w:t>». 21 мая 2008 года ў Санкт-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Пецярбургу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аляксандр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>прэзентаваў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> свой </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>першы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сольны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> альбом, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>названы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Другое </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дыханне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». У </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>снежні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2008 года </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>група</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аляксандра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7544" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Алекс </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Патліс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бэнд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>прыняла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ўдзел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адборачным</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туры конкурсу </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7544" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Еўрабачанне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2009», </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аднак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>саступі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> па</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>галасаванні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іншым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>удзельнікам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRDefault="00F36129" w:rsidP="00F36129">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">А в 2011 году Александр выпустил ещё один альбом, под названием </w:t>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">А ў 2011 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>годзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аляксандр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>выпусціў</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>яшчэ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адзін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> альбом, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пад</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>назвай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Чытай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мае</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>думкі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB35A2" w:rsidRPr="009B7544" w:rsidRDefault="00EB35A2" w:rsidP="00F36129">
+    <w:p w:rsidR="009B7544" w:rsidRDefault="009B7544" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00F36129">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7544">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дыскаграфія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00F36129">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«Бог Святой» (1993 г., в составе группы «Новый Иерусалим»)</w:t>
+        <w:t xml:space="preserve">«Бог Святы» (1993 г., </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>складзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>групы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Новы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ерусалім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00F36129">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«Возвращайся домой» (1995 г., в составе группы «Новый Иерусалим»)</w:t>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Вяртайся</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дадому</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» (1995 г., </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>складзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>групы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Новы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ерусалім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00F36129">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«Новый Иерусалим» (1999 г., в составе группы «Новый Иерусалим»)</w:t>
+        <w:t xml:space="preserve">«Новы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Іерусалім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» (1999 г., </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>складзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>групы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Новы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ерусалім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00F36129">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">«Неба </w:t>
       </w:r>
-      <w:r w:rsidR="00EB35A2">
-[...15 lines deleted...]
-        <w:t>сколки» (2001 г., в составе группы «Новый Иерусалим»)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>скепкі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» (2001 г., </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>складзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>групы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Новы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ерусалім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00F36129">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«Неба осколки» (на английском языке, в составе группы «Новый Иерусалим»)</w:t>
+        <w:t xml:space="preserve">«Неба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аск</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7544" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>еп</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» (на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>англ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ійскай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мове</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>складзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>групы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Новы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ерусалім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00F36129">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
@@ -1023,321 +6246,907 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Best</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>» (на английском языке, в составе группы «Новый Иерусалим»)</w:t>
+        <w:t xml:space="preserve">» (на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>англ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ійскай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мове</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>складзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>групы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Новы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ерусалім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36129" w:rsidRPr="009B7544" w:rsidRDefault="00F36129" w:rsidP="00F36129">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«Время Благоприятное» (2005 г., в составе группы «Новый Иерусалим»)</w:t>
+        <w:t xml:space="preserve">«Час </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>прыяльны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» (2005 г., </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>складзе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>групы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Новы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ерусалім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB35A2" w:rsidRDefault="00F36129" w:rsidP="00EB35A2">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="009B7544" w:rsidRDefault="009B7544" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«Второе дыхание» (2008 г., дебютный альбом, сольная карьера)</w:t>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Другое</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дыханне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2008 г., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>эбютны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> альбом, сольная </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кар'ера</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC08CD" w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00946E72" w:rsidRDefault="00F36129" w:rsidP="00EB35A2">
+    <w:p w:rsidR="00CC08CD" w:rsidRDefault="00CC08CD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7544">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>«Читай мои мысли» (2011 г., второй альбом, сольная к</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00E01198">
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Чытай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мае </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>думкі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» (2011 г., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ругі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> альбом, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сольная</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кар'ера</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B7544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6BCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E01198" w:rsidRDefault="00E01198" w:rsidP="00EB35A2">
+    <w:p w:rsidR="008F6BCD" w:rsidRDefault="008F6BCD" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E01198" w:rsidRPr="00EA0C53" w:rsidRDefault="00E01198" w:rsidP="00EA0C53">
+    <w:p w:rsidR="001B24E6" w:rsidRPr="008F6BCD" w:rsidRDefault="008F6BCD" w:rsidP="008F6BCD">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Крыніца</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Патліс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аляксандр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Валянцінавіч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Электронны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рэсурс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] // </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ікіпедыя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>свабодная</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>энцыклапедыя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Рэжым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F6BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> доступу: https://ru.wikipedia.org/wiki/Патлис,_Александр_Валентинович. - Дата доступу: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA0C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>09.10.2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B24E6" w:rsidRPr="00B50C95" w:rsidRDefault="001B24E6" w:rsidP="008F6BCD">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50C95">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...102 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50C95">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t>бл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t>ія</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50C95">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t>граф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50C95">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00EB35A2" w:rsidRDefault="00EB35A2" w:rsidP="00F36129">
-[...9 lines deleted...]
-    <w:p w:rsidR="00EB35A2" w:rsidRPr="00EB35A2" w:rsidRDefault="00EB35A2" w:rsidP="00EB35A2">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="001B24E6" w:rsidRDefault="001B24E6" w:rsidP="001B24E6">
       <w:pPr>
         <w:spacing w:after="240"/>
-        <w:jc w:val="center"/>
-[...19 lines deleted...]
-        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="be-BY"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB35A2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="be-BY"/>
         </w:rPr>
-        <w:t>Публикации о жизни и творчестве Владимира Кондрусевича:</w:t>
+        <w:t>Публікацыі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24C8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="be-BY"/>
+        </w:rPr>
+        <w:t>пра жыццё і творчасць Уладзіміра Кандрусевіча:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB35A2" w:rsidRPr="00C20A5E" w:rsidRDefault="00EB35A2" w:rsidP="00EB35A2">
+    <w:p w:rsidR="00CC08CD" w:rsidRPr="00C20A5E" w:rsidRDefault="006E6C71" w:rsidP="009B7544">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Кухарчик</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1459,120 +7268,120 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> вестник</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E6C71">
+      <w:r w:rsidR="00C20A5E" w:rsidRPr="006E6C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C20A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Сайт</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E6C71">
+      <w:r w:rsidR="00C20A5E" w:rsidRPr="006E6C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C20A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. – Режим доступа: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00C20A5E">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00C20A5E" w:rsidRPr="00C20A5E">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:i w:val="0"/>
             <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://bvn.by/kultura/persona/1675-2012-02-13-12-59-56</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C20A5E">
+      <w:r w:rsidR="00C20A5E" w:rsidRPr="00C20A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C20A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>– Дата доступа: 09.10.2015.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB35A2" w:rsidRPr="00EB35A2" w:rsidRDefault="00EB35A2" w:rsidP="00EB35A2">
+    <w:p w:rsidR="000F4AD4" w:rsidRPr="009B7544" w:rsidRDefault="006E6C71" w:rsidP="006E6C71">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Alex</w:t>
       </w:r>
       <w:r w:rsidRPr="006E6C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
@@ -1599,934 +7408,657 @@
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006E6C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">официальный сайт. – Режим доступа: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="006E6C71">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:i w:val="0"/>
             <w:color w:val="auto"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://alexpatlis.com/ru/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006E6C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>– Дата доступа: 09.10.2015.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EB35A2" w:rsidRPr="00EB35A2" w:rsidSect="00EA0C53">
+    <w:sectPr w:rsidR="000F4AD4" w:rsidRPr="009B7544" w:rsidSect="008F6BCD">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="850" w:bottom="993" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Monotype Corsiva">
     <w:panose1 w:val="03010101010201010101"/>
     <w:charset w:val="CC"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F36129"/>
-[...254 lines deleted...]
-    <w:rsid w:val="00FF72B7"/>
+    <w:rsidRoot w:val="00EE2E8B"/>
+    <w:rsid w:val="00015524"/>
+    <w:rsid w:val="00076E69"/>
+    <w:rsid w:val="000F4AD4"/>
+    <w:rsid w:val="00142C08"/>
+    <w:rsid w:val="00145A09"/>
+    <w:rsid w:val="0018582E"/>
+    <w:rsid w:val="001B24E6"/>
+    <w:rsid w:val="001C37C8"/>
+    <w:rsid w:val="001E0DEB"/>
+    <w:rsid w:val="00223FEF"/>
+    <w:rsid w:val="002251DD"/>
+    <w:rsid w:val="002D5E07"/>
+    <w:rsid w:val="00387B25"/>
+    <w:rsid w:val="003D6BFA"/>
+    <w:rsid w:val="003E7C68"/>
+    <w:rsid w:val="00464940"/>
+    <w:rsid w:val="00465E87"/>
+    <w:rsid w:val="005D3311"/>
+    <w:rsid w:val="00634E32"/>
+    <w:rsid w:val="006B39FF"/>
+    <w:rsid w:val="006E6C71"/>
+    <w:rsid w:val="00766564"/>
+    <w:rsid w:val="0078109F"/>
+    <w:rsid w:val="00786DF3"/>
+    <w:rsid w:val="00865ED0"/>
+    <w:rsid w:val="008D2CF3"/>
+    <w:rsid w:val="008F6BCD"/>
+    <w:rsid w:val="00992D56"/>
+    <w:rsid w:val="00995C5B"/>
+    <w:rsid w:val="009A2F07"/>
+    <w:rsid w:val="009B7544"/>
+    <w:rsid w:val="00A0369E"/>
+    <w:rsid w:val="00AB3EDF"/>
+    <w:rsid w:val="00B10EB4"/>
+    <w:rsid w:val="00C20A5E"/>
+    <w:rsid w:val="00C2524C"/>
+    <w:rsid w:val="00C9544F"/>
+    <w:rsid w:val="00CC0506"/>
+    <w:rsid w:val="00CC08CD"/>
+    <w:rsid w:val="00CF723F"/>
+    <w:rsid w:val="00DA4F72"/>
+    <w:rsid w:val="00E179C8"/>
+    <w:rsid w:val="00E73CE3"/>
+    <w:rsid w:val="00E97824"/>
+    <w:rsid w:val="00EE2E8B"/>
+    <w:rsid w:val="00EF6873"/>
+    <w:rsid w:val="00FD631E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F36129"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Monotype Corsiva" w:eastAsia="Times New Roman" w:hAnsi="Monotype Corsiva" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Monotype Corsiva" w:hAnsi="Monotype Corsiva"/>
       <w:i/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F36129"/>
+    <w:rsid w:val="00EE2E8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F36129"/>
+    <w:rsid w:val="00EE2E8B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:i/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00EB35A2"/>
+    <w:rsid w:val="006E6C71"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F36129"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Monotype Corsiva" w:eastAsia="Times New Roman" w:hAnsi="Monotype Corsiva" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Monotype Corsiva" w:hAnsi="Monotype Corsiva"/>
       <w:i/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F36129"/>
+    <w:rsid w:val="00EE2E8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F36129"/>
+    <w:rsid w:val="00EE2E8B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:i/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00EB35A2"/>
+    <w:rsid w:val="006E6C71"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alexpatlis.com/ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bvn.by/kultura/persona/1675-2012-02-13-12-59-56" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ru.wikipedia.org/wiki/&#1055;&#1072;&#1090;&#1083;&#1080;&#1089;,_&#1040;&#1083;&#1077;&#1082;&#1089;&#1072;&#1085;&#1076;&#1088;_&#1042;&#1072;&#1083;&#1077;&#1085;&#1090;&#1080;&#1085;&#1086;&#1074;&#1080;&#1095;" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alexpatlis.com/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bvn.by/kultura/persona/1675-2012-02-13-12-59-56" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2774,66 +8306,69 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3786</Characters>
+  <Pages>2</Pages>
+  <Words>640</Words>
+  <Characters>3652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
+  <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company>*</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4442</CharactersWithSpaces>
+  <CharactersWithSpaces>4284</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Market</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Speed_XP</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>